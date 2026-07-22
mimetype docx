--- v0 (2026-07-19)
+++ v1 (2026-07-22)
@@ -1,1568 +1,1553 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8276" w:type="dxa"/>
-        <w:tblInd w:w="-113" w:type="dxa"/>
+        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblInd w:w="-582" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1261"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2759"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1668"/>
+        <w:gridCol w:w="1592"/>
+        <w:gridCol w:w="1166"/>
+        <w:gridCol w:w="110"/>
+        <w:gridCol w:w="3685"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E63B1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006E63B1" w14:paraId="64E8CD9D" w14:textId="77777777" w:rsidTr="00D70CF2">
         <w:trPr>
           <w:trHeight w:val="730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8275" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="0B7F851E" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>國立政治大學秘書處校友服務中心會議室</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="3622822D" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>場地借用申請表</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E63B1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008E2C2E" w14:paraId="0F86BA06" w14:textId="77777777" w:rsidTr="008E2C2E">
         <w:trPr>
           <w:trHeight w:val="730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="5224F4FF" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>申請單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
+          <w:p w14:paraId="6ED7C93A" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="674FBA2B" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>身份別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4038" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="78A5E673" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...17 lines deleted...]
-              <w:t>校內單位</w:t>
+              <w:t>□校友　□校內單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E63B1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008E2C2E" w14:paraId="0D3F4A0C" w14:textId="77777777" w:rsidTr="008E2C2E">
         <w:trPr>
           <w:trHeight w:val="730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="3E9B2F8D" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
+          <w:p w14:paraId="627C16FA" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="4D8A5E18" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>聯絡電話</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>聯絡電話(手機)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4038" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
+          <w:p w14:paraId="5048A06D" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E63B1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008E2C2E" w14:paraId="01B1986C" w14:textId="77777777" w:rsidTr="008E2C2E">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="500856AC" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>活動名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
+          <w:p w14:paraId="6AF1D3AE" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="5A52BA30" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>活動人數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4038" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
+          <w:p w14:paraId="32BDA692" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
+          <w:p w14:paraId="30ABEE6E" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="4EE6BF10" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...7 lines deleted...]
-              <w:t>為充分發揮資源效益</w:t>
+              <w:t>*為充分發揮資源效益</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="053C9F22" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>校友團體或校內單位</w:t>
-[...15 lines deleted...]
-              <w:t>人以上方可借用</w:t>
+              <w:t>校友團體或校內單位10人以上方可借用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E63B1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006E63B1" w14:paraId="2D4B4FBB" w14:textId="77777777" w:rsidTr="00D70CF2">
         <w:trPr>
           <w:trHeight w:val="1470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="15311C23" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>活動內容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7015" w:type="dxa"/>
+            <w:tcW w:w="8221" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
+          <w:p w14:paraId="18112756" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="651ED6B2" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...8 lines deleted...]
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+              <w:t>*請檢附活動資訊或會議通知</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B1F5D4D" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...5 lines deleted...]
-              <w:t>本處或全校大型活動日期如校慶</w:t>
+              <w:t>*本處或全校大型活動日期如校慶</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>返校日</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>原則上不外借</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E63B1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="008E2C2E" w14:paraId="2EE1D7D7" w14:textId="77777777" w:rsidTr="008E2C2E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="3D3E7D0B" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>活動日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+          <w:p w14:paraId="374DAE42" w14:textId="6C95014B" w:rsidR="002D0F06" w:rsidRDefault="00E467B8" w:rsidP="00D70CF2">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:leftChars="-58" w:left="-139"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE5EFA">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>___ /</w:t>
+            </w:r>
+            <w:r w:rsidR="008E2C2E">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE5EFA">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+            <w:r w:rsidR="008E2C2E">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0F06" w:rsidRPr="00D70CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002D0F06" w:rsidRPr="00D70CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>週</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002D0F06" w:rsidRPr="00D70CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="008E2C2E">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="002D0F06" w:rsidRPr="00D70CF2">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="214FED1C" w14:textId="2B5F791B" w:rsidR="006E63B1" w:rsidRDefault="002D0F06" w:rsidP="00D70CF2">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:leftChars="-166" w:left="-398"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...1 lines deleted...]
-              <w:t>__ / ___/ ___</w:t>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Wingdings 2" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>至</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1248040C" w14:textId="09DB3F5F" w:rsidR="006E63B1" w:rsidRDefault="008E2C2E" w:rsidP="00D70CF2">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:leftChars="-58" w:left="-139"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>______ /______ /______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00761A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00761A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>週</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00761A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00761A8B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="6FCFEEAA" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>申請時段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4038" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="1703D357" w14:textId="7332AE38" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>上午</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+            <w:r w:rsidR="00E467B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="00E467B8">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>中午</w:t>
+            </w:r>
+            <w:r w:rsidR="00E467B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r w:rsidR="00E467B8">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>下午</w:t>
+            </w:r>
+            <w:r w:rsidR="002D0F06">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00E467B8">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>時</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B5BECFE" w14:textId="5B2E5257" w:rsidR="00E467B8" w:rsidRDefault="00E467B8" w:rsidP="00D70CF2">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:ind w:leftChars="-164" w:left="-394"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Wingdings 2" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>至</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          </w:p>
+          <w:p w14:paraId="198F70AA" w14:textId="40EDFF41" w:rsidR="006E63B1" w:rsidRDefault="00E467B8" w:rsidP="00E467B8">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
+              <w:t>上午</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
+              </w:rPr>
+              <w:t></w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
               <w:t>中午</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
-[...28 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>下午</w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>時</w:t>
+            <w:r w:rsidR="002D0F06">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>______時</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E63B1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006E63B1" w14:paraId="1D76C4DC" w14:textId="77777777" w:rsidTr="00D70CF2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8275" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="292221C8" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>時段產生衝突時，依校友活動、校內行政、教學、研究單位等順序出借，場管單位具有最終裁量權</w:t>
+              <w:t>時段產生衝突時，依校友活動、校內行政、教學、研究單位等順序出借，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>場管單位</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>具有最終裁量權</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E63B1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006E63B1" w14:paraId="65FB37DA" w14:textId="77777777" w:rsidTr="00D70CF2">
         <w:trPr>
-          <w:trHeight w:val="1490"/>
+          <w:trHeight w:val="2809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8275" w:type="dxa"/>
+            <w:tcW w:w="9781" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="706ADF2C" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA" w:rsidP="00D70CF2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>□本人已詳閱「國立政治大學秘書處校友服務中心會議室申請借用辦法」，並保證確實遵守。如有違反或造成場地、設備汙染、損壞，應負賠償責任，本中心得暫停、終止或拒絕本人進行中及尚未發生之場地借用申請。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F007E1D" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA" w:rsidP="00D70CF2">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>□實際使用時數如超過原申請時間，本中心得即時終止借用，借用單位不得異議。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05A03909" w14:textId="0566295F" w:rsidR="001333E4" w:rsidRDefault="00E61C5B" w:rsidP="00D70CF2">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+            <w:r w:rsidRPr="00E61C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>本會議室同時作為同仁業務「引水人辦公室」與「紀念品倉庫」使用，借用期間</w:t>
+            </w:r>
+            <w:r w:rsidR="00E059C7">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>如</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>有本中心人員因業務需求臨時進出取用紀念品</w:t>
+            </w:r>
+            <w:r w:rsidR="00E059C7">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E61C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>，借用單位應予配合。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B226304" w14:textId="77777777" w:rsidR="001333E4" w:rsidRDefault="001333E4" w:rsidP="00D70CF2">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
-            </w:pPr>
-[...75 lines deleted...]
-              <w:t>_____________</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60F3045C" w14:textId="3B4DE34D" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>申請人(校內需單位主管核章)：______________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001333E4">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidR="001333E4" w:rsidRPr="001333E4">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>__________</w:t>
+            </w:r>
+            <w:r w:rsidR="001333E4" w:rsidRPr="001333E4">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>(簽章) 日期：_____________</w:t>
+            </w:r>
+            <w:r w:rsidR="001333E4" w:rsidRPr="001333E4">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E63B1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="006E63B1" w14:paraId="7DDC36E8" w14:textId="77777777" w:rsidTr="00D70CF2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="113" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719A9EC1" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+              <w:t>承辦人(簽章)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="53C935EB" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>承辦人</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>組長(簽章)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2758" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+          <w:p w14:paraId="6926501C" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
-              <w:t>組長</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>主任秘書(簽章)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E63B1" w14:paraId="7400D181" w14:textId="77777777" w:rsidTr="00D70CF2">
+        <w:trPr>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2759" w:type="dxa"/>
+            <w:tcW w:w="3228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
-[...27 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="04336256" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...9 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
+          <w:p w14:paraId="4250410D" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2758" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="113" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
-[...24 lines deleted...]
-          <w:p w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
+          <w:p w14:paraId="1BDC7853" w14:textId="77777777" w:rsidR="006E63B1" w:rsidRDefault="006E63B1">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:rPr>
                 <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA">
+    <w:p w14:paraId="5E723B65" w14:textId="3615C6E2" w:rsidR="006E63B1" w:rsidRDefault="00FE5EFA" w:rsidP="00D70CF2">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
+        <w:ind w:leftChars="-236" w:left="-566"/>
       </w:pPr>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
-        <w:t>最終是否核准借用將以電子郵件通知</w:t>
+        <w:t>最終是否核准借用將以</w:t>
+      </w:r>
+      <w:r w:rsidR="001333E4" w:rsidRPr="001333E4">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>電話或電子郵件通知</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006E63B1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="232" w:left="1797" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FE5EFA" w:rsidRDefault="00FE5EFA">
+    <w:p w14:paraId="6E20224F" w14:textId="77777777" w:rsidR="009A0ADE" w:rsidRDefault="009A0ADE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FE5EFA" w:rsidRDefault="00FE5EFA">
+    <w:p w14:paraId="2DE1272F" w14:textId="77777777" w:rsidR="009A0ADE" w:rsidRDefault="009A0ADE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:panose1 w:val="02040503050203030202"/>
-    <w:charset w:val="01"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="0000A003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
-    <w:altName w:val="微軟正黑體"/>
-[...3 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FE5EFA" w:rsidRDefault="00FE5EFA">
+    <w:p w14:paraId="1FA44623" w14:textId="77777777" w:rsidR="009A0ADE" w:rsidRDefault="009A0ADE">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FE5EFA" w:rsidRDefault="00FE5EFA">
+    <w:p w14:paraId="795E0DB9" w14:textId="77777777" w:rsidR="009A0ADE" w:rsidRDefault="009A0ADE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="264967CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="886ADB38"/>
-    <w:styleLink w:val="NoList"/>
+    <w:styleLink w:val="1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1601,108 +1586,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="521435004">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="179"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E63B1"/>
+    <w:rsid w:val="001333E4"/>
     <w:rsid w:val="001969E0"/>
+    <w:rsid w:val="002D0F06"/>
+    <w:rsid w:val="00305F98"/>
+    <w:rsid w:val="003C27A5"/>
+    <w:rsid w:val="004B4D54"/>
+    <w:rsid w:val="004D7511"/>
     <w:rsid w:val="006E63B1"/>
     <w:rsid w:val="007A4C96"/>
+    <w:rsid w:val="008E2C2E"/>
+    <w:rsid w:val="009436C7"/>
+    <w:rsid w:val="009A0ADE"/>
+    <w:rsid w:val="00A0554B"/>
+    <w:rsid w:val="00B90390"/>
+    <w:rsid w:val="00C63B32"/>
+    <w:rsid w:val="00D701F4"/>
+    <w:rsid w:val="00D70CF2"/>
+    <w:rsid w:val="00E059C7"/>
+    <w:rsid w:val="00E467B8"/>
+    <w:rsid w:val="00E61C5B"/>
+    <w:rsid w:val="00EC3899"/>
     <w:rsid w:val="00FE5EFA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="69C39B88"/>
   <w15:docId w15:val="{A7D45AE6-D084-1442-9AC9-F7FF293DA7C5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="F"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2206,64 +2223,77 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁首 字元"/>
     <w:basedOn w:val="a0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="註解方塊文字 字元"/>
     <w:basedOn w:val="a0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="新細明體" w:hAnsi="Calibri Light" w:cs="F"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="1">
+    <w:name w:val="無清單1"/>
     <w:basedOn w:val="a2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E61C5B"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2523,63 +2553,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>76</Words>
-  <Characters>438</Characters>
+  <Words>96</Words>
+  <Characters>552</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>513</CharactersWithSpaces>
+  <CharactersWithSpaces>647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
     <vt:r8>0</vt:r8>
   </property>